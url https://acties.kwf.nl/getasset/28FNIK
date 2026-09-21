--- v0 (2026-05-25)
+++ v1 (2026-09-21)
@@ -98,70 +98,69 @@
     <w:p w14:paraId="457C5830" w14:textId="0A4C1AFA" w:rsidR="005E034C" w:rsidRPr="005E034C" w:rsidRDefault="58D960BB" w:rsidP="4FBAA381">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3F861C42">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Gebruik deze teksten als leidraad om jouw initiatief professioneel en in lijn met KWF te communiceren. Het is belangrijk dat je jouw persoonlijke motivatie en verhaal deelt, maar geen inhoudelijke koppeling maakt tussen jouw actie en medische informatie, behandelingen of patiënten.  </w:t>
       </w:r>
       <w:r w:rsidR="005E034C">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="514A79D1" w14:textId="1963A894" w:rsidR="00CA19B8" w:rsidRDefault="00FF08F3" w:rsidP="0024220C">
+    <w:p w14:paraId="595C10EB" w14:textId="77777777" w:rsidR="006A1042" w:rsidRPr="006A1042" w:rsidRDefault="00FF08F3" w:rsidP="006A1042">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1276"/>
           <w:tab w:val="clear" w:pos="2552"/>
           <w:tab w:val="clear" w:pos="3827"/>
           <w:tab w:val="clear" w:pos="5103"/>
           <w:tab w:val="clear" w:pos="6379"/>
           <w:tab w:val="clear" w:pos="7655"/>
           <w:tab w:val="clear" w:pos="8930"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF08F3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="36"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">VOORBEELD PERSBERICHT — START VAN DE ACTIE </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -505,58 +504,58 @@
       </w:r>
       <w:r w:rsidR="00AD351B" w:rsidRPr="00AD351B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="0024220C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="0024220C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00614DAE">
+      <w:r w:rsidR="0012345D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:pict w14:anchorId="1F7E262C">
-          <v:rect id="_x0000_i1025" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+          <v:rect id="_x0000_i1030" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
       <w:r w:rsidR="00AD351B">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00AD351B">
         <w:br/>
       </w:r>
       <w:r w:rsidR="005E034C" w:rsidRPr="005E034C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Noot voor de redactie</w:t>
       </w:r>
       <w:r w:rsidR="002426CC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -679,235 +678,296 @@
       <w:r w:rsidR="0024220C">
         <w:br/>
       </w:r>
       <w:r w:rsidR="1F043F2E" w:rsidRPr="4FBAA381">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Over KWF Kankerbestrijding</w:t>
       </w:r>
       <w:r w:rsidR="0024220C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="1F043F2E" w:rsidRPr="4FBAA381">
-[...130 lines deleted...]
-        <w:t>“Iedere euro helpt mensen die geraakt zijn door kanker.”</w:t>
+      <w:r w:rsidR="006A1042" w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>KWF Kankerbestrijding zet zich sinds 1949 in tegen kanker. 1 op de 2 Nederlanders krijgt ooit in zijn of haar leven de diagnose kanker. Dankzij wetenschappelijk onderzoek en meer kennis, is de 5-jaarsoverlevingskans gestegen van 25% bij de oprichting tot 71% nu. KWF zet zich in om kanker te begrijpen, te voorkomen en eerder te opsporen. Ook bevorderen we betere behandelmethoden en richten we ons op verbetering van de kwaliteit van leven voor (ex)kankerpatiënten en hun naasten.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="313028B5" w14:textId="77777777" w:rsidR="00CA19B8" w:rsidRPr="00F9460E" w:rsidRDefault="00CA19B8" w:rsidP="00CA19B8">
-[...33 lines deleted...]
-    <w:p w14:paraId="33E6CC15" w14:textId="14540D6B" w:rsidR="005E034C" w:rsidRPr="00614DAE" w:rsidRDefault="00CA19B8" w:rsidP="00614DAE">
+    <w:p w14:paraId="3C01EB1A" w14:textId="77777777" w:rsidR="006A1042" w:rsidRPr="006A1042" w:rsidRDefault="006A1042" w:rsidP="006A1042">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1276"/>
           <w:tab w:val="clear" w:pos="2552"/>
           <w:tab w:val="clear" w:pos="3827"/>
           <w:tab w:val="clear" w:pos="5103"/>
           <w:tab w:val="clear" w:pos="6379"/>
           <w:tab w:val="clear" w:pos="7655"/>
           <w:tab w:val="clear" w:pos="8930"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>KWF investeert in wetenschappelijk onderzoek, technologische vernieuwingen en betere zorg. We zorgen dat veelbelovende ontdekkingen zo snel mogelijk in de praktijk toegepast worden en verkleinen gezondheidsverschillen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30A51538" w14:textId="77777777" w:rsidR="006A1042" w:rsidRPr="006A1042" w:rsidRDefault="006A1042" w:rsidP="006A1042">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1276"/>
+          <w:tab w:val="clear" w:pos="2552"/>
+          <w:tab w:val="clear" w:pos="3827"/>
+          <w:tab w:val="clear" w:pos="5103"/>
+          <w:tab w:val="clear" w:pos="6379"/>
+          <w:tab w:val="clear" w:pos="7655"/>
+          <w:tab w:val="clear" w:pos="8930"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dit doen we niet alleen. Dankzij de steun van donateurs, vrijwilligers, actievoerders en partners werken we samen met maatschappelijke organisaties, de overheid en bedrijven in de strijd tegen kanker.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="514A79D1" w14:textId="482BD7D7" w:rsidR="00CA19B8" w:rsidRDefault="0A030681" w:rsidP="0024220C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1276"/>
+          <w:tab w:val="clear" w:pos="2552"/>
+          <w:tab w:val="clear" w:pos="3827"/>
+          <w:tab w:val="clear" w:pos="5103"/>
+          <w:tab w:val="clear" w:pos="6379"/>
+          <w:tab w:val="clear" w:pos="7655"/>
+          <w:tab w:val="clear" w:pos="8930"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>-----------------------------------------------------------------------------------------------------------</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA19B8">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00CA19B8">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00CA19B8" w:rsidRPr="00645549">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VOORBEELD PERSBERICHT — OPBRENGST VAN DE ACTIE </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA19B8" w:rsidRPr="00645549">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00CA19B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00CA19B8" w:rsidRPr="005E034C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Naam deelnemer] uit [Plaatsnaam] haalt [bedrag] euro op met </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA19B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fiets </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA19B8" w:rsidRPr="005E034C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>tegen kanker-actie</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA19B8" w:rsidRPr="002426CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00CA19B8" w:rsidRPr="005E034C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>“Iedere euro helpt mensen die geraakt zijn door kanker.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="313028B5" w14:textId="77777777" w:rsidR="00CA19B8" w:rsidRPr="00F9460E" w:rsidRDefault="00CA19B8" w:rsidP="00CA19B8">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                              </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F9460E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Plaats hier een foto die past bij de titel </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1342B63E" w14:textId="77777777" w:rsidR="006A1042" w:rsidRPr="006A1042" w:rsidRDefault="00CA19B8" w:rsidP="006A1042">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1276"/>
+          <w:tab w:val="clear" w:pos="2552"/>
+          <w:tab w:val="clear" w:pos="3827"/>
+          <w:tab w:val="clear" w:pos="5103"/>
+          <w:tab w:val="clear" w:pos="6379"/>
+          <w:tab w:val="clear" w:pos="7655"/>
+          <w:tab w:val="clear" w:pos="8930"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="3F861C42">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[PLAATS], [DATUM]</w:t>
       </w:r>
       <w:r w:rsidRPr="3F861C42">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – [Naam] uit [woonplaats] heeft met diens Fiets tegen kanker-actie voor KWF Kankerbestrijding inmiddels [bedrag] euro opgehaald. De opbrengst gaat naar de missiedoelen van KWF: kanker beter begrijpen, voorkomen, eerder opsporen, beter behandelen en zorgen voor een betere kwaliteit van leven voor mensen die leven met en na kanker.</w:t>
       </w:r>
       <w:r w:rsidR="0024220C">
         <w:br/>
@@ -977,58 +1037,58 @@
       </w:r>
       <w:r w:rsidRPr="3F861C42">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Over de voltooide uitdaging</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="3F861C42">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Beschrijf hier wat je hebt gedaan: de fietstocht of het fietsevenement, de gekozen afstand of route, hoe de dag verliep, wat je onderweg hebt ervaren, welke emoties erbij kwamen kijken, en waarom dit voor jou bijzonder was. Vertel eventueel of je vaker zulke tochten fietst of dat dit je eerste keer was, en wat deze actie voor jou extra betekenisvol maakte.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00614DAE">
+      <w:r w:rsidR="0012345D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:pict w14:anchorId="56246374">
-          <v:rect id="_x0000_i1026" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+          <v:rect id="_x0000_i1035" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
       <w:r w:rsidRPr="005E034C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Noot voor de redactie</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="005E034C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1106,141 +1166,1653 @@
         </w:rPr>
         <w:t xml:space="preserve"> of specifiek over fietsen tegen kanker kijk op </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="3F861C42">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.fietstegenkanker.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00614DAE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="3F861C42">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Over KWF Kankerbestrijding</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="0E19699F" w:rsidRPr="3F861C42">
-[...33 lines deleted...]
-      </w:r>
+      <w:r w:rsidR="006A1042" w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">KWF Kankerbestrijding </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006A1042" w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>zet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006A1042" w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006A1042" w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>zich</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006A1042" w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006A1042" w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sinds</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006A1042" w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1949 in tegen kanker. 1 op de 2 Nederlanders </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006A1042" w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>krijgt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006A1042" w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006A1042" w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ooit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006A1042" w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006A1042" w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006A1042" w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006A1042" w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>haar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006A1042" w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006A1042" w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>leven</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006A1042" w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de diagnose kanker. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006A1042" w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Dankzij</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006A1042" w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006A1042" w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>wetenschappelijk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006A1042" w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006A1042" w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>onderzoek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006A1042" w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006A1042" w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>meer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006A1042" w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006A1042" w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>kennis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006A1042" w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, is de 5-jaarsoverlevingskans </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006A1042" w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>gestegen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006A1042" w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van 25% bij de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006A1042" w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>oprichting</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006A1042" w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tot 71% nu. KWF </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006A1042" w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>zet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006A1042" w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006A1042" w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>zich</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006A1042" w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in om kanker te </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006A1042" w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>begrijpen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006A1042" w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, te </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006A1042" w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>voorkomen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006A1042" w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006A1042" w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>eerder</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006A1042" w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> te </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006A1042" w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>opsporen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006A1042" w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ook </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006A1042" w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>bevorderen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006A1042" w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> we </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006A1042" w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>betere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006A1042" w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006A1042" w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>behandelmethoden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006A1042" w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006A1042" w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>richten</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006A1042" w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> we </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006A1042" w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ons</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006A1042" w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> op </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006A1042" w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>verbetering</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006A1042" w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006A1042" w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>kwaliteit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006A1042" w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006A1042" w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>leven</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006A1042" w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006A1042" w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006A1042" w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ex)</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006A1042" w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>kankerpatiënten</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006A1042" w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006A1042" w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>hun</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006A1042" w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006A1042" w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>naasten</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006A1042" w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01562093" w14:textId="77777777" w:rsidR="006A1042" w:rsidRPr="006A1042" w:rsidRDefault="006A1042" w:rsidP="006A1042">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1276"/>
+          <w:tab w:val="clear" w:pos="2552"/>
+          <w:tab w:val="clear" w:pos="3827"/>
+          <w:tab w:val="clear" w:pos="5103"/>
+          <w:tab w:val="clear" w:pos="6379"/>
+          <w:tab w:val="clear" w:pos="7655"/>
+          <w:tab w:val="clear" w:pos="8930"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">KWF </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>investeert</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>wetenschappelijk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>onderzoek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>technologische</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>vernieuwingen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>betere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>zorg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. We </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>zorgen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>veelbelovende</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ontdekkingen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>snel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>mogelijk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>praktijk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>toegepast</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>verkleinen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>gezondheidsverschillen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="602C55C8" w14:textId="77777777" w:rsidR="006A1042" w:rsidRPr="006A1042" w:rsidRDefault="006A1042" w:rsidP="006A1042">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1276"/>
+          <w:tab w:val="clear" w:pos="2552"/>
+          <w:tab w:val="clear" w:pos="3827"/>
+          <w:tab w:val="clear" w:pos="5103"/>
+          <w:tab w:val="clear" w:pos="6379"/>
+          <w:tab w:val="clear" w:pos="7655"/>
+          <w:tab w:val="clear" w:pos="8930"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>doen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> we </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>niet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>alleen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Dankzij</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>steun</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>donateurs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>vrijwilligers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>actievoerders</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en partners </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>werken</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> we </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>samen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> met </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>maatschappelijke</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>organisaties</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>overheid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>bedrijven</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>strijd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A1042">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tegen kanker.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33E6CC15" w14:textId="1FE3C435" w:rsidR="005E034C" w:rsidRPr="00614DAE" w:rsidRDefault="005E034C" w:rsidP="00614DAE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1276"/>
+          <w:tab w:val="clear" w:pos="2552"/>
+          <w:tab w:val="clear" w:pos="3827"/>
+          <w:tab w:val="clear" w:pos="5103"/>
+          <w:tab w:val="clear" w:pos="6379"/>
+          <w:tab w:val="clear" w:pos="7655"/>
+          <w:tab w:val="clear" w:pos="8930"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005E034C" w:rsidRPr="00614DAE" w:rsidSect="003263C1">
       <w:headerReference w:type="default" r:id="rId15"/>
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:headerReference w:type="first" r:id="rId17"/>
       <w:footerReference w:type="first" r:id="rId18"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2268" w:right="1440" w:bottom="1276" w:left="1134" w:header="624" w:footer="454" w:gutter="0"/>
       <w:paperSrc w:first="3" w:other="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="32DA4EB4" w14:textId="77777777" w:rsidR="00784C06" w:rsidRDefault="00784C06">
+    <w:p w14:paraId="1E66BB77" w14:textId="77777777" w:rsidR="0012345D" w:rsidRDefault="0012345D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2872EF52" w14:textId="77777777" w:rsidR="00784C06" w:rsidRDefault="00784C06">
+    <w:p w14:paraId="3B43941D" w14:textId="77777777" w:rsidR="0012345D" w:rsidRDefault="0012345D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="16E24CF2" w14:textId="77777777" w:rsidR="00784C06" w:rsidRDefault="00784C06">
+    <w:p w14:paraId="54E8E041" w14:textId="77777777" w:rsidR="0012345D" w:rsidRDefault="0012345D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -1360,71 +2932,71 @@
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="0BE8A1BD" w14:textId="461580CA" w:rsidR="463CAD27" w:rsidRDefault="463CAD27" w:rsidP="463CAD27">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2034724A" w14:textId="77777777" w:rsidR="00CD011F" w:rsidRDefault="00CD011F">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4AFA50A0" w14:textId="77777777" w:rsidR="00784C06" w:rsidRDefault="00784C06">
+    <w:p w14:paraId="028A3DF0" w14:textId="77777777" w:rsidR="0012345D" w:rsidRDefault="0012345D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C51D752" w14:textId="77777777" w:rsidR="00784C06" w:rsidRDefault="00784C06">
+    <w:p w14:paraId="43A62953" w14:textId="77777777" w:rsidR="0012345D" w:rsidRDefault="0012345D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="72389858" w14:textId="77777777" w:rsidR="00784C06" w:rsidRDefault="00784C06">
+    <w:p w14:paraId="12A8D652" w14:textId="77777777" w:rsidR="0012345D" w:rsidRDefault="0012345D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="58C8E7E4" w14:textId="77777777" w:rsidR="00CD011F" w:rsidRDefault="00CD011F">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5AE11957" w14:textId="1B9A29CB" w:rsidR="003263C1" w:rsidRDefault="003263C1" w:rsidP="00786B2F">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
       <w:jc w:val="right"/>
     </w:pPr>
@@ -4337,51 +5909,51 @@
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="988241941">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1071393972">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="90"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2052"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CA3F2C"/>
     <w:rsid w:val="000025D1"/>
     <w:rsid w:val="00002FD4"/>
     <w:rsid w:val="00004C25"/>
     <w:rsid w:val="000059C9"/>
@@ -4403,50 +5975,51 @@
     <w:rsid w:val="0008005B"/>
     <w:rsid w:val="00085F5F"/>
     <w:rsid w:val="00086142"/>
     <w:rsid w:val="000946DD"/>
     <w:rsid w:val="00097730"/>
     <w:rsid w:val="000A0A21"/>
     <w:rsid w:val="000B19D5"/>
     <w:rsid w:val="000B5E00"/>
     <w:rsid w:val="000C08CA"/>
     <w:rsid w:val="000C3008"/>
     <w:rsid w:val="000D32EF"/>
     <w:rsid w:val="000E1747"/>
     <w:rsid w:val="000E65DB"/>
     <w:rsid w:val="000F5770"/>
     <w:rsid w:val="000F7210"/>
     <w:rsid w:val="000F72E8"/>
     <w:rsid w:val="000F74E7"/>
     <w:rsid w:val="000F76F3"/>
     <w:rsid w:val="0010491C"/>
     <w:rsid w:val="0010799F"/>
     <w:rsid w:val="0011072A"/>
     <w:rsid w:val="00114595"/>
     <w:rsid w:val="00116097"/>
     <w:rsid w:val="0011694B"/>
     <w:rsid w:val="00120C1C"/>
+    <w:rsid w:val="0012345D"/>
     <w:rsid w:val="00145C1E"/>
     <w:rsid w:val="001542C3"/>
     <w:rsid w:val="00154831"/>
     <w:rsid w:val="00157058"/>
     <w:rsid w:val="0017165E"/>
     <w:rsid w:val="001843E0"/>
     <w:rsid w:val="001867B5"/>
     <w:rsid w:val="001924A9"/>
     <w:rsid w:val="0019777B"/>
     <w:rsid w:val="001A40C3"/>
     <w:rsid w:val="001A63F3"/>
     <w:rsid w:val="001A764A"/>
     <w:rsid w:val="001B0412"/>
     <w:rsid w:val="001B047F"/>
     <w:rsid w:val="001B7335"/>
     <w:rsid w:val="001B743C"/>
     <w:rsid w:val="001C5D53"/>
     <w:rsid w:val="001C7DF9"/>
     <w:rsid w:val="001D367A"/>
     <w:rsid w:val="001D5883"/>
     <w:rsid w:val="001E016D"/>
     <w:rsid w:val="001E3693"/>
     <w:rsid w:val="001E42BE"/>
     <w:rsid w:val="001F4F7C"/>
     <w:rsid w:val="001F7342"/>
@@ -4500,50 +6073,51 @@
     <w:rsid w:val="003A770F"/>
     <w:rsid w:val="003B164E"/>
     <w:rsid w:val="003B41D7"/>
     <w:rsid w:val="003B6E40"/>
     <w:rsid w:val="003C197E"/>
     <w:rsid w:val="003C6EFF"/>
     <w:rsid w:val="003D16AB"/>
     <w:rsid w:val="003E33E3"/>
     <w:rsid w:val="003E465B"/>
     <w:rsid w:val="003E4734"/>
     <w:rsid w:val="003F0BD5"/>
     <w:rsid w:val="003F1A33"/>
     <w:rsid w:val="003F3762"/>
     <w:rsid w:val="003F3E72"/>
     <w:rsid w:val="003F4A36"/>
     <w:rsid w:val="00402149"/>
     <w:rsid w:val="00403DEF"/>
     <w:rsid w:val="0040672F"/>
     <w:rsid w:val="00414B24"/>
     <w:rsid w:val="004159D7"/>
     <w:rsid w:val="00416828"/>
     <w:rsid w:val="0042173A"/>
     <w:rsid w:val="0042227F"/>
     <w:rsid w:val="004230C5"/>
     <w:rsid w:val="00430939"/>
+    <w:rsid w:val="0043583F"/>
     <w:rsid w:val="004469EE"/>
     <w:rsid w:val="004511A1"/>
     <w:rsid w:val="004560DB"/>
     <w:rsid w:val="004564B3"/>
     <w:rsid w:val="004618F0"/>
     <w:rsid w:val="00463C3D"/>
     <w:rsid w:val="00486463"/>
     <w:rsid w:val="00487FFD"/>
     <w:rsid w:val="004A003D"/>
     <w:rsid w:val="004A33F3"/>
     <w:rsid w:val="004A3D79"/>
     <w:rsid w:val="004B4CDC"/>
     <w:rsid w:val="004C0A44"/>
     <w:rsid w:val="004C18F0"/>
     <w:rsid w:val="004C1C3A"/>
     <w:rsid w:val="004C5151"/>
     <w:rsid w:val="004C5D52"/>
     <w:rsid w:val="004D2678"/>
     <w:rsid w:val="004D587B"/>
     <w:rsid w:val="004D77EB"/>
     <w:rsid w:val="004E20B8"/>
     <w:rsid w:val="004E2418"/>
     <w:rsid w:val="004F3344"/>
     <w:rsid w:val="004F52C4"/>
     <w:rsid w:val="004F59D1"/>
@@ -4573,50 +6147,51 @@
     <w:rsid w:val="005C3AA0"/>
     <w:rsid w:val="005D5DDD"/>
     <w:rsid w:val="005E034C"/>
     <w:rsid w:val="005E4202"/>
     <w:rsid w:val="005E4AEE"/>
     <w:rsid w:val="005F0560"/>
     <w:rsid w:val="005F0A8C"/>
     <w:rsid w:val="005F4637"/>
     <w:rsid w:val="00601F9B"/>
     <w:rsid w:val="00602DB9"/>
     <w:rsid w:val="00607544"/>
     <w:rsid w:val="00611EB8"/>
     <w:rsid w:val="00613581"/>
     <w:rsid w:val="00614098"/>
     <w:rsid w:val="00614DAE"/>
     <w:rsid w:val="00620661"/>
     <w:rsid w:val="00631E29"/>
     <w:rsid w:val="00632A8F"/>
     <w:rsid w:val="0064041B"/>
     <w:rsid w:val="00644020"/>
     <w:rsid w:val="0065590D"/>
     <w:rsid w:val="0065693E"/>
     <w:rsid w:val="006730D4"/>
     <w:rsid w:val="00677774"/>
     <w:rsid w:val="006849A3"/>
+    <w:rsid w:val="006A1042"/>
     <w:rsid w:val="006A44AF"/>
     <w:rsid w:val="006A5980"/>
     <w:rsid w:val="006A6109"/>
     <w:rsid w:val="006B60A4"/>
     <w:rsid w:val="006B6207"/>
     <w:rsid w:val="006C0A9C"/>
     <w:rsid w:val="006C4CB4"/>
     <w:rsid w:val="006D1614"/>
     <w:rsid w:val="006D5B29"/>
     <w:rsid w:val="006E535D"/>
     <w:rsid w:val="006E5C57"/>
     <w:rsid w:val="006E659D"/>
     <w:rsid w:val="006E7CBE"/>
     <w:rsid w:val="007022E3"/>
     <w:rsid w:val="00712C29"/>
     <w:rsid w:val="007215BA"/>
     <w:rsid w:val="00725594"/>
     <w:rsid w:val="0073137A"/>
     <w:rsid w:val="00732CDE"/>
     <w:rsid w:val="00736BB0"/>
     <w:rsid w:val="007404F7"/>
     <w:rsid w:val="00744661"/>
     <w:rsid w:val="0075229C"/>
     <w:rsid w:val="00753721"/>
     <w:rsid w:val="00760A7A"/>
@@ -4691,50 +6266,51 @@
     <w:rsid w:val="00975D0F"/>
     <w:rsid w:val="0098130F"/>
     <w:rsid w:val="009818DD"/>
     <w:rsid w:val="00983037"/>
     <w:rsid w:val="009879E7"/>
     <w:rsid w:val="00993595"/>
     <w:rsid w:val="00994399"/>
     <w:rsid w:val="009A4BC6"/>
     <w:rsid w:val="009A4D5B"/>
     <w:rsid w:val="009A4DA1"/>
     <w:rsid w:val="009B73FB"/>
     <w:rsid w:val="009C0F08"/>
     <w:rsid w:val="009C13C8"/>
     <w:rsid w:val="009D20F6"/>
     <w:rsid w:val="009D4ADA"/>
     <w:rsid w:val="009E657F"/>
     <w:rsid w:val="009F07A0"/>
     <w:rsid w:val="00A00A6C"/>
     <w:rsid w:val="00A03CEE"/>
     <w:rsid w:val="00A05836"/>
     <w:rsid w:val="00A0586D"/>
     <w:rsid w:val="00A06393"/>
     <w:rsid w:val="00A067ED"/>
     <w:rsid w:val="00A06A43"/>
     <w:rsid w:val="00A1067E"/>
+    <w:rsid w:val="00A11E00"/>
     <w:rsid w:val="00A17E37"/>
     <w:rsid w:val="00A26C5B"/>
     <w:rsid w:val="00A50C8B"/>
     <w:rsid w:val="00A547E1"/>
     <w:rsid w:val="00A642F8"/>
     <w:rsid w:val="00A65072"/>
     <w:rsid w:val="00A723B0"/>
     <w:rsid w:val="00A82679"/>
     <w:rsid w:val="00A8721C"/>
     <w:rsid w:val="00A92E43"/>
     <w:rsid w:val="00A94312"/>
     <w:rsid w:val="00A97AE4"/>
     <w:rsid w:val="00AA31B0"/>
     <w:rsid w:val="00AA6157"/>
     <w:rsid w:val="00AB005F"/>
     <w:rsid w:val="00AB739B"/>
     <w:rsid w:val="00AC1298"/>
     <w:rsid w:val="00AD351B"/>
     <w:rsid w:val="00AD6FEC"/>
     <w:rsid w:val="00AE3FE7"/>
     <w:rsid w:val="00AE404A"/>
     <w:rsid w:val="00AF197D"/>
     <w:rsid w:val="00AF25E3"/>
     <w:rsid w:val="00AF734A"/>
     <w:rsid w:val="00AF737D"/>
@@ -4859,50 +6435,51 @@
     <w:rsid w:val="00EB1EF6"/>
     <w:rsid w:val="00EB2613"/>
     <w:rsid w:val="00EB5AB0"/>
     <w:rsid w:val="00EC693C"/>
     <w:rsid w:val="00ED7C28"/>
     <w:rsid w:val="00EE2B7A"/>
     <w:rsid w:val="00EF01FB"/>
     <w:rsid w:val="00EF1B7E"/>
     <w:rsid w:val="00F048B0"/>
     <w:rsid w:val="00F057A8"/>
     <w:rsid w:val="00F079A4"/>
     <w:rsid w:val="00F11DCC"/>
     <w:rsid w:val="00F14E11"/>
     <w:rsid w:val="00F1507D"/>
     <w:rsid w:val="00F27DEF"/>
     <w:rsid w:val="00F32A82"/>
     <w:rsid w:val="00F34F3A"/>
     <w:rsid w:val="00F52776"/>
     <w:rsid w:val="00F540EB"/>
     <w:rsid w:val="00F63D3A"/>
     <w:rsid w:val="00F700D7"/>
     <w:rsid w:val="00F71426"/>
     <w:rsid w:val="00F767D4"/>
     <w:rsid w:val="00F906A1"/>
     <w:rsid w:val="00F957B0"/>
+    <w:rsid w:val="00F9655B"/>
     <w:rsid w:val="00F9796B"/>
     <w:rsid w:val="00FA311D"/>
     <w:rsid w:val="00FA390B"/>
     <w:rsid w:val="00FA473E"/>
     <w:rsid w:val="00FA47EB"/>
     <w:rsid w:val="00FB01C0"/>
     <w:rsid w:val="00FB0401"/>
     <w:rsid w:val="00FB3C71"/>
     <w:rsid w:val="00FD4DBB"/>
     <w:rsid w:val="00FD6154"/>
     <w:rsid w:val="00FE2E21"/>
     <w:rsid w:val="00FE503D"/>
     <w:rsid w:val="00FF08F3"/>
     <w:rsid w:val="00FF3E92"/>
     <w:rsid w:val="04D002CC"/>
     <w:rsid w:val="04FD7127"/>
     <w:rsid w:val="0A030681"/>
     <w:rsid w:val="0CA48694"/>
     <w:rsid w:val="0E19699F"/>
     <w:rsid w:val="17CA4490"/>
     <w:rsid w:val="1D5271D0"/>
     <w:rsid w:val="1F043F2E"/>
     <w:rsid w:val="25F3CB47"/>
     <w:rsid w:val="28645237"/>
     <w:rsid w:val="30712698"/>
@@ -4919,51 +6496,51 @@
     <w:rsid w:val="58D960BB"/>
     <w:rsid w:val="5BB402FD"/>
     <w:rsid w:val="5E515321"/>
     <w:rsid w:val="5E78D417"/>
     <w:rsid w:val="64CC0F63"/>
     <w:rsid w:val="6AFB1E47"/>
     <w:rsid w:val="7425FF35"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2052"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="44E56530"/>
   <w15:docId w15:val="{F26D2141-1391-42C5-961E-AF2A73AC3268}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -5413,51 +6990,50 @@
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FA311D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
@@ -5978,50 +7554,63 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00FA311D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00FA311D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Normaalweb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006A1042"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="66223117">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="129633581">
       <w:bodyDiv w:val="1"/>
@@ -6706,119 +8295,213 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <SharedWithUsers xmlns="df99584b-c75a-4353-bc54-07b379bbb681">
       <UserInfo>
         <DisplayName>SharingLinks.ff28d2c7-4f17-4dc3-8aab-98d85f534d9d.Flexible.4fd7a189-9c1a-47eb-a92e-dd19635e7fde</DisplayName>
         <AccountId>108</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Brigitte Dubbelaar</DisplayName>
         <AccountId>15</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Mirjam Heffels</DisplayName>
         <AccountId>42</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Linda Sumner</DisplayName>
         <AccountId>28</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="8cec0d02-22f3-4433-8bc6-058aaa333f4a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="df99584b-c75a-4353-bc54-07b379bbb681" xsi:nil="true"/>
+    <LikesCount xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <Ratings xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <LikedBy xmlns="http://schemas.microsoft.com/sharepoint/v3">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </LikedBy>
+    <RatedBy xmlns="http://schemas.microsoft.com/sharepoint/v3">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </RatedBy>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="8cec0d02-22f3-4433-8bc6-058aaa333f4a" xmlns:ns3="df99584b-c75a-4353-bc54-07b379bbb681" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1ca37e7eeabaf20614607174e0757080" ns2:_="" ns3:_="">
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FE988EEDCD105419DBCC378AE85804B" ma:contentTypeVersion="25" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="997cec27fd017ad4b9858de0c7611ba2">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="8cec0d02-22f3-4433-8bc6-058aaa333f4a" xmlns:ns3="df99584b-c75a-4353-bc54-07b379bbb681" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f0965f975976f3219876c1374f8cf648" ns1:_="" ns2:_="" ns3:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="8cec0d02-22f3-4433-8bc6-058aaa333f4a"/>
     <xsd:import namespace="df99584b-c75a-4353-bc54-07b379bbb681"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns1:AverageRating" minOccurs="0"/>
+                <xsd:element ref="ns1:RatingCount" minOccurs="0"/>
+                <xsd:element ref="ns1:RatedBy" minOccurs="0"/>
+                <xsd:element ref="ns1:Ratings" minOccurs="0"/>
+                <xsd:element ref="ns1:LikesCount" minOccurs="0"/>
+                <xsd:element ref="ns1:LikedBy" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="AverageRating" ma:index="27" nillable="true" ma:displayName="Classificatie (0-5)" ma:decimals="2" ma:description="Gemiddelde waarde van alle classificaties die zijn ingediend" ma:internalName="AverageRating" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="RatingCount" ma:index="28" nillable="true" ma:displayName="Aantal classificaties" ma:decimals="0" ma:description="Aantal ingediende classificaties" ma:internalName="RatingCount" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="RatedBy" ma:index="29" nillable="true" ma:displayName="Beoordeeld door" ma:description="Gebruikers hebben het item beoordeeld." ma:hidden="true" ma:list="UserInfo" ma:internalName="RatedBy">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Ratings" ma:index="30" nillable="true" ma:displayName="Gebruikersbeoordelingen" ma:description="Gebruikersbeoordelingen voor het item" ma:hidden="true" ma:internalName="Ratings">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="LikesCount" ma:index="31" nillable="true" ma:displayName="Aantal Leuk" ma:internalName="LikesCount">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="LikedBy" ma:index="32" nillable="true" ma:displayName="Leuk gevonden door" ma:hidden="true" ma:list="UserInfo" ma:internalName="LikedBy">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8cec0d02-22f3-4433-8bc6-058aaa333f4a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoTags" ma:index="12" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
@@ -7003,107 +8686,113 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A6E2E7B0-E748-4F5B-B1C5-89817876A3E5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4863107F-3DC9-42E2-B606-ED69ABA0EB16}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45D00419-C167-43A3-AA0F-BC72DA4BAA77}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="df99584b-c75a-4353-bc54-07b379bbb681"/>
     <ds:schemaRef ds:uri="8cec0d02-22f3-4433-8bc6-058aaa333f4a"/>
-    <ds:schemaRef ds:uri="100fc5f6-ac04-4ab8-8e08-07e34a5679df"/>
-    <ds:schemaRef ds:uri="7c3351d1-c340-478f-b8fc-5953a6d8d4e5"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A6E2E7B0-E748-4F5B-B1C5-89817876A3E5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ACA9B8D7-6F18-4EE3-B9D7-0989BA61E458}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="8cec0d02-22f3-4433-8bc6-058aaa333f4a"/>
+    <ds:schemaRef ds:uri="df99584b-c75a-4353-bc54-07b379bbb681"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>KWF sjabloon template brief_2020 (1)</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>829</Words>
-  <Characters>4929</Characters>
+  <Words>891</Words>
+  <Characters>5082</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>41</Lines>
+  <Lines>42</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>KWF</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5747</CharactersWithSpaces>
+  <CharactersWithSpaces>5962</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Geachte Automatisch: Aanhef</dc:title>
   <dc:subject/>
   <dc:creator>Gemma van den Boog</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="BookmarkTeller">
     <vt:lpwstr>2</vt:lpwstr>
   </property>