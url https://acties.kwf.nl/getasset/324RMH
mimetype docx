--- v0 (2026-05-25)
+++ v1 (2026-09-21)
@@ -1,46 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="69545414" w14:textId="4346FED0" w:rsidR="005E034C" w:rsidRPr="005E034C" w:rsidRDefault="65410217" w:rsidP="75292AB1">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -540,51 +542,51 @@
       </w:r>
       <w:r w:rsidR="009D541F" w:rsidRPr="00AD351B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="009D541F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="009D541F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidR="00AD6A6A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:pict w14:anchorId="1F7E262C">
           <v:rect id="_x0000_i1025" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
       <w:r w:rsidR="005E034C" w:rsidRPr="005E034C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Noot voor de redactie</w:t>
       </w:r>
       <w:r w:rsidR="002426CC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
@@ -716,89 +718,112 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="36"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="005E034C">
         <w:br/>
       </w:r>
       <w:r w:rsidR="70E36C28" w:rsidRPr="096CA776">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Over KWF Kankerbestrijding</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44593039" w14:textId="7CACF7EA" w:rsidR="005E034C" w:rsidRDefault="70E36C28" w:rsidP="75292AB1">
+    <w:p w14:paraId="6BEDE481" w14:textId="77777777" w:rsidR="00033A28" w:rsidRPr="00033A28" w:rsidRDefault="00033A28" w:rsidP="00033A28">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="75292AB1">
+      <w:r w:rsidRPr="00033A28">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>KWF Kankerbestrijding zet zich sinds 1949 in tegen kanker. Eén op de twee Nederlanders krijgt ooit in zijn of haar leven de diagnose kanker. Dankzij wetenschappelijk onderzoek en meer kennis, is de 5-jaarsoverlevingskans gestegen van 25% bij de oprichting tot 70% nu. KWF richt zich op het voorkomen en eerder opsporen van kanker, het begrijpen van kanker, het bevorderen van betere behandelmethoden en het verbeteren van de kwaliteit van leven voor (ex-)kankerpatiënten en hun naasten. KWF werkt op drie manieren aan haar missie: het financieren en faciliteren van kankeronderzoek, het beïnvloeden van beleid en het delen van kennis. Samen met donateurs, vrijwilligers, actievoerders en partners maakt KWF het verschil voor een beter leven met en na kanker.</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="75292AB1">
+        <w:t>KWF Kankerbestrijding zet zich sinds 1949 in tegen kanker. 1 op de 2 Nederlanders krijgt ooit in zijn of haar leven de diagnose kanker. Dankzij wetenschappelijk onderzoek en meer kennis, is de 5-jaarsoverlevingskans gestegen van 25% bij de oprichting tot 71% nu. KWF zet zich in om kanker te begrijpen, te voorkomen en eerder te opsporen. Ook bevorderen we betere behandelmethoden en richten we ons op verbetering van de kwaliteit van leven voor (ex)kankerpatiënten en hun naasten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2064094C" w14:textId="77777777" w:rsidR="00033A28" w:rsidRPr="00033A28" w:rsidRDefault="00033A28" w:rsidP="00033A28">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>KWF. Tegen kanker. Voor het leven.</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00033A28">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>KWF investeert in wetenschappelijk onderzoek, technologische vernieuwingen en betere zorg. We zorgen dat veelbelovende ontdekkingen zo snel mogelijk in de praktijk toegepast worden en verkleinen gezondheidsverschillen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38C579C2" w14:textId="77777777" w:rsidR="00033A28" w:rsidRPr="00033A28" w:rsidRDefault="00033A28" w:rsidP="00033A28">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00033A28">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dit doen we niet alleen. Dankzij de steun van donateurs, vrijwilligers, actievoerders en partners werken we samen met maatschappelijke organisaties, de overheid en bedrijven in de strijd tegen kanker.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="162316C5" w14:textId="77777777" w:rsidR="00C601CD" w:rsidRDefault="00C601CD" w:rsidP="75292AB1">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B2D4867" w14:textId="45B9B5A1" w:rsidR="005E034C" w:rsidRDefault="70E36C28" w:rsidP="096CA776">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1276"/>
           <w:tab w:val="clear" w:pos="2552"/>
           <w:tab w:val="clear" w:pos="3827"/>
           <w:tab w:val="clear" w:pos="5103"/>
           <w:tab w:val="clear" w:pos="6379"/>
           <w:tab w:val="clear" w:pos="7655"/>
           <w:tab w:val="clear" w:pos="8930"/>
         </w:tabs>
@@ -1061,51 +1086,51 @@
       </w:r>
       <w:r w:rsidRPr="75292AB1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Over de voltooide uitdaging</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="75292AB1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Beschrijf hier wat je hebt gedaan: de hardloopwedstrijd, gekozen afstand, ervaring, emoties, waarom dit voor jou bijzonder was, of je dit vaker doet, etc.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidR="00AD6A6A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:pict w14:anchorId="4F5C420C">
           <v:rect id="_x0000_i1026" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
       <w:r w:rsidRPr="005E034C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Noot voor de redactie</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
@@ -1204,149 +1229,177 @@
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3F51B675" w14:textId="2AC0E48C" w:rsidR="291C57E5" w:rsidRDefault="291C57E5" w:rsidP="096CA776">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="096CA776">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Over KWF Kankerbestrijding</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50175320" w14:textId="5F594B2E" w:rsidR="000046BB" w:rsidRPr="005E034C" w:rsidRDefault="291C57E5" w:rsidP="75292AB1">
+    <w:p w14:paraId="77A82CA5" w14:textId="77777777" w:rsidR="00033A28" w:rsidRPr="00033A28" w:rsidRDefault="00033A28" w:rsidP="00033A28">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="75292AB1">
+      <w:r w:rsidRPr="00033A28">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">KWF Kankerbestrijding zet zich sinds 1949 in tegen kanker. Eén op de twee Nederlanders krijgt ooit in zijn of haar leven de diagnose kanker. Dankzij wetenschappelijk onderzoek en meer kennis, is de 5-jaarsoverlevingskans gestegen van 25% bij de oprichting tot 70% nu. KWF richt zich op het voorkomen en eerder opsporen van kanker, het begrijpen van kanker, het </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="75292AB1">
+        <w:t xml:space="preserve">KWF Kankerbestrijding zet zich sinds 1949 in tegen kanker. 1 op de 2 Nederlanders krijgt ooit in zijn of haar leven de diagnose kanker. Dankzij wetenschappelijk onderzoek en meer kennis, is de 5-jaarsoverlevingskans gestegen van 25% bij de oprichting tot 71% nu. KWF zet zich in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00033A28">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>bevorderen van betere behandelmethoden en het verbeteren van de kwaliteit van leven voor (ex-)kankerpatiënten en hun naasten. KWF werkt op drie manieren aan haar missie: het financieren en faciliteren van kankeronderzoek, het beïnvloeden van beleid en het delen van kennis. Samen met donateurs, vrijwilligers, actievoerders en partners maakt KWF het verschil voor een beter leven met en na kanker.</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="75292AB1">
+        <w:t>om kanker te begrijpen, te voorkomen en eerder te opsporen. Ook bevorderen we betere behandelmethoden en richten we ons op verbetering van de kwaliteit van leven voor (ex)kankerpatiënten en hun naasten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09C5B3AD" w14:textId="77777777" w:rsidR="00033A28" w:rsidRPr="00033A28" w:rsidRDefault="00033A28" w:rsidP="00033A28">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>KWF. Tegen kanker. Voor het leven</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="6FCA5122" w:rsidRPr="75292AB1">
+      </w:pPr>
+      <w:r w:rsidRPr="00033A28">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>.</w:t>
-      </w:r>
+        <w:t>KWF investeert in wetenschappelijk onderzoek, technologische vernieuwingen en betere zorg. We zorgen dat veelbelovende ontdekkingen zo snel mogelijk in de praktijk toegepast worden en verkleinen gezondheidsverschillen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="008A9F89" w14:textId="77777777" w:rsidR="00033A28" w:rsidRPr="00033A28" w:rsidRDefault="00033A28" w:rsidP="00033A28">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00033A28">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dit doen we niet alleen. Dankzij de steun van donateurs, vrijwilligers, actievoerders en partners werken we samen met maatschappelijke organisaties, de overheid en bedrijven in de strijd tegen kanker.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50175320" w14:textId="0C857A0E" w:rsidR="000046BB" w:rsidRPr="005E034C" w:rsidRDefault="000046BB" w:rsidP="00033A28">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="000046BB" w:rsidRPr="005E034C" w:rsidSect="00F914A2">
-      <w:headerReference w:type="default" r:id="rId15"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId18"/>
+      <w:headerReference w:type="even" r:id="rId15"/>
+      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="even" r:id="rId17"/>
+      <w:footerReference w:type="default" r:id="rId18"/>
+      <w:headerReference w:type="first" r:id="rId19"/>
+      <w:footerReference w:type="first" r:id="rId20"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2268" w:right="1440" w:bottom="1276" w:left="1134" w:header="624" w:footer="454" w:gutter="0"/>
       <w:paperSrc w:first="15" w:other="15"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="721B03B2" w14:textId="77777777" w:rsidR="007941B7" w:rsidRDefault="007941B7">
+    <w:p w14:paraId="7D19805E" w14:textId="77777777" w:rsidR="00AD6A6A" w:rsidRDefault="00AD6A6A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="21A2EC5D" w14:textId="77777777" w:rsidR="007941B7" w:rsidRDefault="007941B7">
+    <w:p w14:paraId="044ADD00" w14:textId="77777777" w:rsidR="00AD6A6A" w:rsidRDefault="00AD6A6A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2EE66A73" w14:textId="77777777" w:rsidR="007941B7" w:rsidRDefault="007941B7">
+    <w:p w14:paraId="57C8CB4B" w14:textId="77777777" w:rsidR="00AD6A6A" w:rsidRDefault="00AD6A6A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -1395,50 +1448,60 @@
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ScalaSans-Bold">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000027" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="347E9B57" w14:textId="77777777" w:rsidR="001D129F" w:rsidRDefault="001D129F">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3110"/>
       <w:gridCol w:w="3110"/>
       <w:gridCol w:w="3110"/>
     </w:tblGrid>
     <w:tr w:rsidR="096CA776" w14:paraId="6B2894ED" w14:textId="77777777" w:rsidTr="096CA776">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3110" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="28091B4A" w14:textId="34605AEF" w:rsidR="096CA776" w:rsidRDefault="096CA776" w:rsidP="096CA776">
           <w:pPr>
             <w:pStyle w:val="Koptekst"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
       </w:tc>
@@ -1453,161 +1516,171 @@
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3110" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="4A665A98" w14:textId="389C72C9" w:rsidR="096CA776" w:rsidRDefault="096CA776" w:rsidP="096CA776">
           <w:pPr>
             <w:pStyle w:val="Koptekst"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="45301405" w14:textId="620710B2" w:rsidR="096CA776" w:rsidRDefault="096CA776" w:rsidP="096CA776">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2034724A" w14:textId="77777777" w:rsidR="00CD011F" w:rsidRDefault="00CD011F">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="497354A8" w14:textId="77777777" w:rsidR="007941B7" w:rsidRDefault="007941B7">
+    <w:p w14:paraId="31A22EBF" w14:textId="77777777" w:rsidR="00AD6A6A" w:rsidRDefault="00AD6A6A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="192E61CA" w14:textId="77777777" w:rsidR="007941B7" w:rsidRDefault="007941B7">
+    <w:p w14:paraId="25A829EB" w14:textId="77777777" w:rsidR="00AD6A6A" w:rsidRDefault="00AD6A6A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3FE2A517" w14:textId="77777777" w:rsidR="007941B7" w:rsidRDefault="007941B7">
+    <w:p w14:paraId="6AE89819" w14:textId="77777777" w:rsidR="00AD6A6A" w:rsidRDefault="00AD6A6A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47216D86" w14:textId="77777777" w:rsidR="001D129F" w:rsidRDefault="001D129F">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="325B7934" w14:textId="29D9EB7D" w:rsidR="00CD011F" w:rsidRDefault="00CD011F" w:rsidP="00F914A2">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="7A4589EB" w14:textId="77777777" w:rsidR="00CD011F" w:rsidRDefault="00CD011F" w:rsidP="00DB1EE0">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="58C8E7E4" w14:textId="5628A5B9" w:rsidR="00CD011F" w:rsidRDefault="00CD011F">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5AE11957" w14:textId="1B9A29CB" w:rsidR="003263C1" w:rsidRDefault="003263C1" w:rsidP="00786B2F">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="3968A9CF" w14:textId="5918338D" w:rsidR="00786B2F" w:rsidRDefault="1D5271D0" w:rsidP="00786B2F">
+  <w:p w14:paraId="3968A9CF" w14:textId="5A5C6A00" w:rsidR="00786B2F" w:rsidRDefault="001D129F" w:rsidP="00786B2F">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="107E9CD0" wp14:editId="4795CDC9">
-[...2 lines deleted...]
-          <wp:docPr id="1281463924" name="Afbeelding 1281463924"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4D61AD16" wp14:editId="3739F311">
+          <wp:extent cx="1216149" cy="720000"/>
+          <wp:effectExtent l="0" t="0" r="3175" b="4445"/>
+          <wp:docPr id="3" name="Afbeelding 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="3" name="Afbeelding 3"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1073417" cy="573034"/>
+                    <a:ext cx="1216149" cy="720000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="048F7F19"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DFE61426"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Lijstnummering"/>
@@ -4484,50 +4557,51 @@
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CA3F2C"/>
     <w:rsid w:val="000025D1"/>
     <w:rsid w:val="00002FD4"/>
     <w:rsid w:val="000046BB"/>
     <w:rsid w:val="00004C25"/>
     <w:rsid w:val="000059C9"/>
     <w:rsid w:val="0000623A"/>
     <w:rsid w:val="0003333D"/>
     <w:rsid w:val="000335AC"/>
+    <w:rsid w:val="00033A28"/>
     <w:rsid w:val="000413FC"/>
     <w:rsid w:val="00044272"/>
     <w:rsid w:val="000524E4"/>
     <w:rsid w:val="000534AB"/>
     <w:rsid w:val="0005365B"/>
     <w:rsid w:val="00053BAE"/>
     <w:rsid w:val="00055D58"/>
     <w:rsid w:val="00057F4F"/>
     <w:rsid w:val="000605FB"/>
     <w:rsid w:val="00065CFC"/>
     <w:rsid w:val="0006697D"/>
     <w:rsid w:val="00067C9E"/>
     <w:rsid w:val="000737C8"/>
     <w:rsid w:val="0008005B"/>
     <w:rsid w:val="00085F5F"/>
     <w:rsid w:val="00086142"/>
     <w:rsid w:val="000946DD"/>
     <w:rsid w:val="00097730"/>
     <w:rsid w:val="000A0A21"/>
     <w:rsid w:val="000B19D5"/>
     <w:rsid w:val="000B5E00"/>
     <w:rsid w:val="000C08CA"/>
     <w:rsid w:val="000C3008"/>
     <w:rsid w:val="000D32EF"/>
     <w:rsid w:val="000E1747"/>
@@ -4540,70 +4614,72 @@
     <w:rsid w:val="0010491C"/>
     <w:rsid w:val="0010799F"/>
     <w:rsid w:val="0011072A"/>
     <w:rsid w:val="00114595"/>
     <w:rsid w:val="00116097"/>
     <w:rsid w:val="0011694B"/>
     <w:rsid w:val="00120C1C"/>
     <w:rsid w:val="00145C1E"/>
     <w:rsid w:val="001542C3"/>
     <w:rsid w:val="00154831"/>
     <w:rsid w:val="00157058"/>
     <w:rsid w:val="0017165E"/>
     <w:rsid w:val="001843E0"/>
     <w:rsid w:val="001867B5"/>
     <w:rsid w:val="001924A9"/>
     <w:rsid w:val="0019777B"/>
     <w:rsid w:val="001A40C3"/>
     <w:rsid w:val="001A63F3"/>
     <w:rsid w:val="001A764A"/>
     <w:rsid w:val="001B0412"/>
     <w:rsid w:val="001B047F"/>
     <w:rsid w:val="001B7335"/>
     <w:rsid w:val="001B743C"/>
     <w:rsid w:val="001C5D53"/>
     <w:rsid w:val="001C7DF9"/>
+    <w:rsid w:val="001D129F"/>
     <w:rsid w:val="001D367A"/>
     <w:rsid w:val="001D5883"/>
     <w:rsid w:val="001E016D"/>
     <w:rsid w:val="001E3693"/>
     <w:rsid w:val="001E42BE"/>
     <w:rsid w:val="001F4F7C"/>
     <w:rsid w:val="001F7342"/>
     <w:rsid w:val="00200CCC"/>
     <w:rsid w:val="0020788F"/>
     <w:rsid w:val="002153B9"/>
     <w:rsid w:val="002265A0"/>
     <w:rsid w:val="00232B23"/>
     <w:rsid w:val="00236109"/>
     <w:rsid w:val="002426CC"/>
     <w:rsid w:val="00246173"/>
     <w:rsid w:val="0025129C"/>
     <w:rsid w:val="002550DD"/>
     <w:rsid w:val="00262624"/>
     <w:rsid w:val="0028391E"/>
     <w:rsid w:val="00285217"/>
+    <w:rsid w:val="002878F5"/>
     <w:rsid w:val="0029171B"/>
     <w:rsid w:val="00291A96"/>
     <w:rsid w:val="002937E2"/>
     <w:rsid w:val="002941F4"/>
     <w:rsid w:val="00295C97"/>
     <w:rsid w:val="0029702F"/>
     <w:rsid w:val="002A11CB"/>
     <w:rsid w:val="002A49F4"/>
     <w:rsid w:val="002A50F3"/>
     <w:rsid w:val="002B5D3B"/>
     <w:rsid w:val="002C4242"/>
     <w:rsid w:val="002D2D4E"/>
     <w:rsid w:val="002D3C8D"/>
     <w:rsid w:val="002E0771"/>
     <w:rsid w:val="002E171C"/>
     <w:rsid w:val="002F5F0A"/>
     <w:rsid w:val="0030390D"/>
     <w:rsid w:val="003106CA"/>
     <w:rsid w:val="00316590"/>
     <w:rsid w:val="003214C3"/>
     <w:rsid w:val="003263C1"/>
     <w:rsid w:val="0033082F"/>
     <w:rsid w:val="00342339"/>
     <w:rsid w:val="00342CCF"/>
     <w:rsid w:val="00345D86"/>
@@ -4617,51 +4693,53 @@
     <w:rsid w:val="003A04DB"/>
     <w:rsid w:val="003A770F"/>
     <w:rsid w:val="003B164E"/>
     <w:rsid w:val="003B41D7"/>
     <w:rsid w:val="003B6E40"/>
     <w:rsid w:val="003C197E"/>
     <w:rsid w:val="003C6EFF"/>
     <w:rsid w:val="003D16AB"/>
     <w:rsid w:val="003E33E3"/>
     <w:rsid w:val="003E465B"/>
     <w:rsid w:val="003E4734"/>
     <w:rsid w:val="003F0BD5"/>
     <w:rsid w:val="003F1A33"/>
     <w:rsid w:val="003F3762"/>
     <w:rsid w:val="003F3E72"/>
     <w:rsid w:val="003F4A36"/>
     <w:rsid w:val="00402149"/>
     <w:rsid w:val="00403DEF"/>
     <w:rsid w:val="0040672F"/>
     <w:rsid w:val="00414B24"/>
     <w:rsid w:val="004159D7"/>
     <w:rsid w:val="00416828"/>
     <w:rsid w:val="0042173A"/>
     <w:rsid w:val="0042227F"/>
     <w:rsid w:val="004230C5"/>
+    <w:rsid w:val="00425389"/>
     <w:rsid w:val="00430939"/>
+    <w:rsid w:val="0043583F"/>
     <w:rsid w:val="004469EE"/>
     <w:rsid w:val="004511A1"/>
     <w:rsid w:val="004560DB"/>
     <w:rsid w:val="004564B3"/>
     <w:rsid w:val="004618F0"/>
     <w:rsid w:val="00486463"/>
     <w:rsid w:val="00487FFD"/>
     <w:rsid w:val="004A003D"/>
     <w:rsid w:val="004A33F3"/>
     <w:rsid w:val="004A3D79"/>
     <w:rsid w:val="004B4CDC"/>
     <w:rsid w:val="004C0A44"/>
     <w:rsid w:val="004C18F0"/>
     <w:rsid w:val="004C1C3A"/>
     <w:rsid w:val="004C5151"/>
     <w:rsid w:val="004C5D52"/>
     <w:rsid w:val="004D2678"/>
     <w:rsid w:val="004D587B"/>
     <w:rsid w:val="004D77EB"/>
     <w:rsid w:val="004E20B8"/>
     <w:rsid w:val="004E2418"/>
     <w:rsid w:val="004F3344"/>
     <w:rsid w:val="004F52C4"/>
     <w:rsid w:val="004F59D1"/>
     <w:rsid w:val="004F625F"/>
@@ -4759,113 +4837,116 @@
     <w:rsid w:val="007E02D9"/>
     <w:rsid w:val="007E79C6"/>
     <w:rsid w:val="008001A8"/>
     <w:rsid w:val="0080175A"/>
     <w:rsid w:val="00806B6B"/>
     <w:rsid w:val="008103FA"/>
     <w:rsid w:val="0081081A"/>
     <w:rsid w:val="0081135D"/>
     <w:rsid w:val="00813330"/>
     <w:rsid w:val="00821D7E"/>
     <w:rsid w:val="00823ED5"/>
     <w:rsid w:val="0082608D"/>
     <w:rsid w:val="0083420C"/>
     <w:rsid w:val="00835F99"/>
     <w:rsid w:val="008379DD"/>
     <w:rsid w:val="00837C73"/>
     <w:rsid w:val="00845F40"/>
     <w:rsid w:val="00860403"/>
     <w:rsid w:val="00862859"/>
     <w:rsid w:val="00862BD9"/>
     <w:rsid w:val="00871A0B"/>
     <w:rsid w:val="0087592F"/>
     <w:rsid w:val="0088171B"/>
     <w:rsid w:val="00894CCD"/>
     <w:rsid w:val="00897DA8"/>
+    <w:rsid w:val="008A05EF"/>
     <w:rsid w:val="008A13CD"/>
     <w:rsid w:val="008B1D04"/>
     <w:rsid w:val="008C2B61"/>
     <w:rsid w:val="008C37A5"/>
     <w:rsid w:val="008C5004"/>
     <w:rsid w:val="008C7829"/>
     <w:rsid w:val="008D558C"/>
     <w:rsid w:val="008E41C3"/>
     <w:rsid w:val="008F0276"/>
     <w:rsid w:val="00906F7C"/>
     <w:rsid w:val="00920AE6"/>
     <w:rsid w:val="00922199"/>
     <w:rsid w:val="009244B6"/>
     <w:rsid w:val="00927F48"/>
     <w:rsid w:val="00945D0F"/>
     <w:rsid w:val="00947E25"/>
     <w:rsid w:val="00951F5F"/>
     <w:rsid w:val="009561FA"/>
     <w:rsid w:val="00956FC8"/>
     <w:rsid w:val="00961324"/>
     <w:rsid w:val="00972991"/>
     <w:rsid w:val="0098130F"/>
     <w:rsid w:val="009818DD"/>
     <w:rsid w:val="00983037"/>
     <w:rsid w:val="009879E7"/>
     <w:rsid w:val="00993595"/>
     <w:rsid w:val="00994399"/>
     <w:rsid w:val="009A4BC6"/>
     <w:rsid w:val="009A4D5B"/>
     <w:rsid w:val="009A4DA1"/>
     <w:rsid w:val="009B73FB"/>
     <w:rsid w:val="009C0F08"/>
     <w:rsid w:val="009C13C8"/>
     <w:rsid w:val="009D20F6"/>
     <w:rsid w:val="009D4ADA"/>
     <w:rsid w:val="009D541F"/>
     <w:rsid w:val="009E657F"/>
     <w:rsid w:val="009F07A0"/>
     <w:rsid w:val="00A00A6C"/>
     <w:rsid w:val="00A03CEE"/>
     <w:rsid w:val="00A05836"/>
     <w:rsid w:val="00A0586D"/>
     <w:rsid w:val="00A06393"/>
     <w:rsid w:val="00A067ED"/>
     <w:rsid w:val="00A06A43"/>
     <w:rsid w:val="00A1067E"/>
+    <w:rsid w:val="00A17920"/>
     <w:rsid w:val="00A17E37"/>
     <w:rsid w:val="00A26C5B"/>
     <w:rsid w:val="00A50C8B"/>
     <w:rsid w:val="00A547E1"/>
     <w:rsid w:val="00A642F8"/>
     <w:rsid w:val="00A65072"/>
     <w:rsid w:val="00A723B0"/>
     <w:rsid w:val="00A82679"/>
     <w:rsid w:val="00A8721C"/>
     <w:rsid w:val="00A92E43"/>
     <w:rsid w:val="00A94312"/>
     <w:rsid w:val="00A97AE4"/>
     <w:rsid w:val="00AA31B0"/>
     <w:rsid w:val="00AA6157"/>
     <w:rsid w:val="00AB005F"/>
     <w:rsid w:val="00AB739B"/>
     <w:rsid w:val="00AC1298"/>
+    <w:rsid w:val="00AD6A6A"/>
     <w:rsid w:val="00AD6FEC"/>
     <w:rsid w:val="00AE3FE7"/>
     <w:rsid w:val="00AE404A"/>
     <w:rsid w:val="00AF197D"/>
     <w:rsid w:val="00AF25E3"/>
     <w:rsid w:val="00AF734A"/>
     <w:rsid w:val="00AF737D"/>
     <w:rsid w:val="00B01DD9"/>
     <w:rsid w:val="00B078A0"/>
     <w:rsid w:val="00B143C7"/>
     <w:rsid w:val="00B3567D"/>
     <w:rsid w:val="00B421F8"/>
     <w:rsid w:val="00B52B0A"/>
     <w:rsid w:val="00B7593A"/>
     <w:rsid w:val="00B8178D"/>
     <w:rsid w:val="00B8304C"/>
     <w:rsid w:val="00B838E8"/>
     <w:rsid w:val="00B8627D"/>
     <w:rsid w:val="00B9153B"/>
     <w:rsid w:val="00B94086"/>
     <w:rsid w:val="00B94D34"/>
     <w:rsid w:val="00BA1897"/>
     <w:rsid w:val="00BA4A45"/>
     <w:rsid w:val="00BB04D1"/>
     <w:rsid w:val="00BB44D1"/>
@@ -5531,51 +5612,50 @@
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FA311D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
@@ -6511,54 +6591,54 @@
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1785423192">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acties.kwf.nl/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rentegenkanker.nl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acties.kwf.nl/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rentegenkanker.nl" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acties.kwf.nl/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rentegenkanker.nl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acties.kwf.nl/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rentegenkanker.nl" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\gboog\Downloads\KWF%20sjabloon%20template%20brief_2020%20(1).dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Kantoor">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
@@ -6852,100 +6932,185 @@
       <UserInfo>
         <DisplayName>SharingLinks.ff28d2c7-4f17-4dc3-8aab-98d85f534d9d.Flexible.4fd7a189-9c1a-47eb-a92e-dd19635e7fde</DisplayName>
         <AccountId>108</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Brigitte Dubbelaar</DisplayName>
         <AccountId>15</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Mirjam Heffels</DisplayName>
         <AccountId>42</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Linda Sumner</DisplayName>
         <AccountId>28</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="8cec0d02-22f3-4433-8bc6-058aaa333f4a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="df99584b-c75a-4353-bc54-07b379bbb681" xsi:nil="true"/>
+    <LikesCount xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <Ratings xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <LikedBy xmlns="http://schemas.microsoft.com/sharepoint/v3">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </LikedBy>
+    <RatedBy xmlns="http://schemas.microsoft.com/sharepoint/v3">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </RatedBy>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FE988EEDCD105419DBCC378AE85804B" ma:contentTypeVersion="19" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="a0120368daa639a0147cb5ed22474eac">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="8cec0d02-22f3-4433-8bc6-058aaa333f4a" xmlns:ns3="df99584b-c75a-4353-bc54-07b379bbb681" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1ca37e7eeabaf20614607174e0757080" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FE988EEDCD105419DBCC378AE85804B" ma:contentTypeVersion="25" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="997cec27fd017ad4b9858de0c7611ba2">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="8cec0d02-22f3-4433-8bc6-058aaa333f4a" xmlns:ns3="df99584b-c75a-4353-bc54-07b379bbb681" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f0965f975976f3219876c1374f8cf648" ns1:_="" ns2:_="" ns3:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="8cec0d02-22f3-4433-8bc6-058aaa333f4a"/>
     <xsd:import namespace="df99584b-c75a-4353-bc54-07b379bbb681"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns1:AverageRating" minOccurs="0"/>
+                <xsd:element ref="ns1:RatingCount" minOccurs="0"/>
+                <xsd:element ref="ns1:RatedBy" minOccurs="0"/>
+                <xsd:element ref="ns1:Ratings" minOccurs="0"/>
+                <xsd:element ref="ns1:LikesCount" minOccurs="0"/>
+                <xsd:element ref="ns1:LikedBy" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="AverageRating" ma:index="27" nillable="true" ma:displayName="Classificatie (0-5)" ma:decimals="2" ma:description="Gemiddelde waarde van alle classificaties die zijn ingediend" ma:internalName="AverageRating" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="RatingCount" ma:index="28" nillable="true" ma:displayName="Aantal classificaties" ma:decimals="0" ma:description="Aantal ingediende classificaties" ma:internalName="RatingCount" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="RatedBy" ma:index="29" nillable="true" ma:displayName="Beoordeeld door" ma:description="Gebruikers hebben het item beoordeeld." ma:hidden="true" ma:list="UserInfo" ma:internalName="RatedBy">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Ratings" ma:index="30" nillable="true" ma:displayName="Gebruikersbeoordelingen" ma:description="Gebruikersbeoordelingen voor het item" ma:hidden="true" ma:internalName="Ratings">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="LikesCount" ma:index="31" nillable="true" ma:displayName="Aantal Leuk" ma:internalName="LikesCount">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="LikedBy" ma:index="32" nillable="true" ma:displayName="Leuk gevonden door" ma:hidden="true" ma:list="UserInfo" ma:internalName="LikedBy">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8cec0d02-22f3-4433-8bc6-058aaa333f4a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoTags" ma:index="12" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
@@ -7135,91 +7300,108 @@
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45D00419-C167-43A3-AA0F-BC72DA4BAA77}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="100fc5f6-ac04-4ab8-8e08-07e34a5679df"/>
-    <ds:schemaRef ds:uri="7c3351d1-c340-478f-b8fc-5953a6d8d4e5"/>
+    <ds:schemaRef ds:uri="df99584b-c75a-4353-bc54-07b379bbb681"/>
+    <ds:schemaRef ds:uri="8cec0d02-22f3-4433-8bc6-058aaa333f4a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4863107F-3DC9-42E2-B606-ED69ABA0EB16}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A6E2E7B0-E748-4F5B-B1C5-89817876A3E5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DAD0ABF9-0CF1-44AA-AF60-57D9A5D4C2CF}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66DD41F6-0E1C-4253-BDBD-FA95F59A20DC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="8cec0d02-22f3-4433-8bc6-058aaa333f4a"/>
+    <ds:schemaRef ds:uri="df99584b-c75a-4353-bc54-07b379bbb681"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>KWF sjabloon template brief_2020 (1)</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>827</Words>
-  <Characters>4550</Characters>
+  <Words>834</Words>
+  <Characters>4758</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>37</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>39</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>KWF</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5367</CharactersWithSpaces>
+  <CharactersWithSpaces>5581</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Geachte Automatisch: Aanhef</dc:title>
   <dc:subject/>
   <dc:creator>Gemma van den Boog</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="BookmarkTeller">
     <vt:lpwstr>2</vt:lpwstr>
   </property>