--- v0 (2026-05-17)
+++ v1 (2026-09-18)
@@ -618,142 +618,172 @@
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidR="7CD64566" w:rsidRPr="50BCE425">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Over KWF Kankerbestrijding</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="323770BA" w14:textId="3AD70E0C" w:rsidR="005E034C" w:rsidRPr="00CA19B8" w:rsidRDefault="7CD64566" w:rsidP="50BCE425">
+    <w:p w14:paraId="6C29A511" w14:textId="77777777" w:rsidR="005C10F0" w:rsidRPr="005C10F0" w:rsidRDefault="005C10F0" w:rsidP="005C10F0">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="50BCE425">
+      <w:r w:rsidRPr="005C10F0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>KWF Kankerbestrijding zet zich sinds 1949 in tegen kanker. Eén op de twee Nederlanders krijgt ooit in zijn of haar leven de diagnose kanker. Dankzij wetenschappelijk onderzoek en meer kennis, is de 5-jaarsoverlevingskans gestegen van 25% bij de oprichting tot 70% nu. KWF richt zich op het voorkomen en eerder opsporen van kanker, het begrijpen van kanker, het bevorderen van betere behandelmethoden en het verbeteren van de kwaliteit van leven voor (ex-)kankerpatiënten en hun naasten. KWF werkt op drie manieren aan haar missie: het financieren en faciliteren van kankeronderzoek, het beïnvloeden van beleid en het delen van kennis. Samen met donateurs, vrijwilligers, actievoerders en partners maakt KWF het verschil voor een beter leven met en na kanker.</w:t>
+        <w:t>KWF Kankerbestrijding zet zich sinds 1949 in tegen kanker. 1 op de 2 Nederlanders krijgt ooit in zijn of haar leven de diagnose kanker. Dankzij wetenschappelijk onderzoek en meer kennis, is de 5-jaarsoverlevingskans gestegen van 25% bij de oprichting tot 71% nu. KWF zet zich in om kanker te begrijpen, te voorkomen en eerder te opsporen. Ook bevorderen we betere behandelmethoden en richten we ons op verbetering van de kwaliteit van leven voor (ex)kankerpatiënten en hun naasten.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33E6CC15" w14:textId="051B8328" w:rsidR="005E034C" w:rsidRPr="00CA19B8" w:rsidRDefault="005E034C" w:rsidP="50BCE425">
-[...9 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="14AE7105" w14:textId="77777777" w:rsidR="005C10F0" w:rsidRPr="005C10F0" w:rsidRDefault="005C10F0" w:rsidP="005C10F0">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C10F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>KWF investeert in wetenschappelijk onderzoek, technologische vernieuwingen en betere zorg. We zorgen dat veelbelovende ontdekkingen zo snel mogelijk in de praktijk toegepast worden en verkleinen gezondheidsverschillen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03327967" w14:textId="77777777" w:rsidR="005C10F0" w:rsidRPr="005C10F0" w:rsidRDefault="005C10F0" w:rsidP="005C10F0">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C10F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Dit doen we niet alleen. Dankzij de steun van donateurs, vrijwilligers, actievoerders en partners werken we samen met maatschappelijke organisaties, de overheid en bedrijven in de strijd tegen kanker.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33E6CC15" w14:textId="0AAEBA31" w:rsidR="005E034C" w:rsidRPr="00CA19B8" w:rsidRDefault="005E034C" w:rsidP="005C10F0">
+      <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="50BCE425">
-[...8 lines deleted...]
-      </w:r>
     </w:p>
     <w:sectPr w:rsidR="005E034C" w:rsidRPr="00CA19B8" w:rsidSect="003263C1">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2268" w:right="1440" w:bottom="1276" w:left="1134" w:header="624" w:footer="454" w:gutter="0"/>
       <w:paperSrc w:first="3" w:other="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3F732BFC" w14:textId="77777777" w:rsidR="00151EC3" w:rsidRDefault="00151EC3">
+    <w:p w14:paraId="27332645" w14:textId="77777777" w:rsidR="00EF1481" w:rsidRDefault="00EF1481">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6A5AB1C4" w14:textId="77777777" w:rsidR="00151EC3" w:rsidRDefault="00151EC3">
+    <w:p w14:paraId="4280BAAD" w14:textId="77777777" w:rsidR="00EF1481" w:rsidRDefault="00EF1481">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4896C24A" w14:textId="77777777" w:rsidR="00151EC3" w:rsidRDefault="00151EC3">
+    <w:p w14:paraId="408963A9" w14:textId="77777777" w:rsidR="00EF1481" w:rsidRDefault="00EF1481">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -863,71 +893,71 @@
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3110" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="7961C406" w14:textId="38787147" w:rsidR="50BCE425" w:rsidRDefault="50BCE425" w:rsidP="50BCE425">
           <w:pPr>
             <w:pStyle w:val="Koptekst"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="7D0319DF" w14:textId="6D1E9975" w:rsidR="50BCE425" w:rsidRDefault="50BCE425" w:rsidP="50BCE425">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="593AC7BD" w14:textId="77777777" w:rsidR="00151EC3" w:rsidRDefault="00151EC3">
+    <w:p w14:paraId="4585C9A1" w14:textId="77777777" w:rsidR="00EF1481" w:rsidRDefault="00EF1481">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="024C7F93" w14:textId="77777777" w:rsidR="00151EC3" w:rsidRDefault="00151EC3">
+    <w:p w14:paraId="44FA835F" w14:textId="77777777" w:rsidR="00EF1481" w:rsidRDefault="00EF1481">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2529EA36" w14:textId="77777777" w:rsidR="00151EC3" w:rsidRDefault="00151EC3">
+    <w:p w14:paraId="520D4253" w14:textId="77777777" w:rsidR="00EF1481" w:rsidRDefault="00EF1481">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="325B7934" w14:textId="64C0DA83" w:rsidR="00CD011F" w:rsidRDefault="00CA19B8" w:rsidP="00CA19B8">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="558BB6DE" wp14:editId="080AD695">
           <wp:extent cx="1348716" cy="720000"/>
           <wp:effectExtent l="0" t="0" r="4445" b="4445"/>
           <wp:docPr id="562573900" name="Afbeelding 1" descr="Afbeelding met tekst, Lettertype, teken, Graphics&#10;&#10;Door AI gegenereerde inhoud is mogelijk onjuist."/>
           <wp:cNvGraphicFramePr>
@@ -4063,100 +4093,102 @@
     <w:rsid w:val="003A770F"/>
     <w:rsid w:val="003B164E"/>
     <w:rsid w:val="003B41D7"/>
     <w:rsid w:val="003B6E40"/>
     <w:rsid w:val="003C197E"/>
     <w:rsid w:val="003C6EFF"/>
     <w:rsid w:val="003D16AB"/>
     <w:rsid w:val="003E33E3"/>
     <w:rsid w:val="003E465B"/>
     <w:rsid w:val="003E4734"/>
     <w:rsid w:val="003F0BD5"/>
     <w:rsid w:val="003F1A33"/>
     <w:rsid w:val="003F3762"/>
     <w:rsid w:val="003F3E72"/>
     <w:rsid w:val="003F4A36"/>
     <w:rsid w:val="00402149"/>
     <w:rsid w:val="00403DEF"/>
     <w:rsid w:val="0040672F"/>
     <w:rsid w:val="00414B24"/>
     <w:rsid w:val="004159D7"/>
     <w:rsid w:val="00416828"/>
     <w:rsid w:val="0042173A"/>
     <w:rsid w:val="0042227F"/>
     <w:rsid w:val="004230C5"/>
     <w:rsid w:val="00430939"/>
+    <w:rsid w:val="0043583F"/>
     <w:rsid w:val="004469EE"/>
     <w:rsid w:val="004511A1"/>
     <w:rsid w:val="004560DB"/>
     <w:rsid w:val="004564B3"/>
     <w:rsid w:val="004618F0"/>
     <w:rsid w:val="00486463"/>
     <w:rsid w:val="00487FFD"/>
     <w:rsid w:val="004A003D"/>
     <w:rsid w:val="004A33F3"/>
     <w:rsid w:val="004A3433"/>
     <w:rsid w:val="004A3D79"/>
     <w:rsid w:val="004B4CDC"/>
     <w:rsid w:val="004B62A2"/>
     <w:rsid w:val="004C0A44"/>
     <w:rsid w:val="004C18F0"/>
     <w:rsid w:val="004C1C3A"/>
     <w:rsid w:val="004C5151"/>
     <w:rsid w:val="004C5D52"/>
     <w:rsid w:val="004D2678"/>
     <w:rsid w:val="004D587B"/>
     <w:rsid w:val="004D77EB"/>
     <w:rsid w:val="004E20B8"/>
     <w:rsid w:val="004E2418"/>
     <w:rsid w:val="004F3344"/>
     <w:rsid w:val="004F52C4"/>
     <w:rsid w:val="004F59D1"/>
     <w:rsid w:val="004F625F"/>
     <w:rsid w:val="005001CA"/>
     <w:rsid w:val="00503F23"/>
     <w:rsid w:val="00503FDA"/>
     <w:rsid w:val="005065F8"/>
     <w:rsid w:val="0051687B"/>
     <w:rsid w:val="0052230F"/>
     <w:rsid w:val="005341B9"/>
     <w:rsid w:val="00543AA1"/>
     <w:rsid w:val="00550450"/>
     <w:rsid w:val="00553BCA"/>
     <w:rsid w:val="00563628"/>
     <w:rsid w:val="00563D6E"/>
     <w:rsid w:val="00575975"/>
     <w:rsid w:val="00576CEA"/>
     <w:rsid w:val="00590447"/>
     <w:rsid w:val="00593FD7"/>
     <w:rsid w:val="005949B8"/>
     <w:rsid w:val="00595DA3"/>
     <w:rsid w:val="005A3BEC"/>
     <w:rsid w:val="005A4628"/>
     <w:rsid w:val="005A589E"/>
     <w:rsid w:val="005B0D11"/>
     <w:rsid w:val="005B4E00"/>
+    <w:rsid w:val="005C10F0"/>
     <w:rsid w:val="005C3AA0"/>
     <w:rsid w:val="005D5DDD"/>
     <w:rsid w:val="005E034C"/>
     <w:rsid w:val="005E4202"/>
     <w:rsid w:val="005E4AEE"/>
     <w:rsid w:val="005F0560"/>
     <w:rsid w:val="005F0A8C"/>
     <w:rsid w:val="005F4637"/>
     <w:rsid w:val="00601F9B"/>
     <w:rsid w:val="00602DB9"/>
     <w:rsid w:val="00607544"/>
     <w:rsid w:val="00611EB8"/>
     <w:rsid w:val="00613581"/>
     <w:rsid w:val="00614098"/>
     <w:rsid w:val="00620661"/>
     <w:rsid w:val="00631E29"/>
     <w:rsid w:val="00632A8F"/>
     <w:rsid w:val="0064041B"/>
     <w:rsid w:val="00644020"/>
     <w:rsid w:val="0065590D"/>
     <w:rsid w:val="0065693E"/>
     <w:rsid w:val="006730D4"/>
     <w:rsid w:val="00677774"/>
     <w:rsid w:val="006849A3"/>
     <w:rsid w:val="006A44AF"/>
@@ -4426,50 +4458,51 @@
     <w:rsid w:val="00E3662B"/>
     <w:rsid w:val="00E43B48"/>
     <w:rsid w:val="00E43CC5"/>
     <w:rsid w:val="00E476FC"/>
     <w:rsid w:val="00E50A32"/>
     <w:rsid w:val="00E5287C"/>
     <w:rsid w:val="00E62098"/>
     <w:rsid w:val="00E6542C"/>
     <w:rsid w:val="00E66683"/>
     <w:rsid w:val="00E7342B"/>
     <w:rsid w:val="00E774D8"/>
     <w:rsid w:val="00E81E17"/>
     <w:rsid w:val="00E82077"/>
     <w:rsid w:val="00E93229"/>
     <w:rsid w:val="00EA25B8"/>
     <w:rsid w:val="00EA5AE1"/>
     <w:rsid w:val="00EA7308"/>
     <w:rsid w:val="00EB1EF6"/>
     <w:rsid w:val="00EB2613"/>
     <w:rsid w:val="00EB5AB0"/>
     <w:rsid w:val="00EC693C"/>
     <w:rsid w:val="00ED1741"/>
     <w:rsid w:val="00ED7C28"/>
     <w:rsid w:val="00EE2B7A"/>
     <w:rsid w:val="00EF01FB"/>
+    <w:rsid w:val="00EF1481"/>
     <w:rsid w:val="00EF1B7E"/>
     <w:rsid w:val="00F048B0"/>
     <w:rsid w:val="00F057A8"/>
     <w:rsid w:val="00F079A4"/>
     <w:rsid w:val="00F11DCC"/>
     <w:rsid w:val="00F14E11"/>
     <w:rsid w:val="00F1507D"/>
     <w:rsid w:val="00F27DEF"/>
     <w:rsid w:val="00F32A82"/>
     <w:rsid w:val="00F34F3A"/>
     <w:rsid w:val="00F52776"/>
     <w:rsid w:val="00F540EB"/>
     <w:rsid w:val="00F63D3A"/>
     <w:rsid w:val="00F700D7"/>
     <w:rsid w:val="00F767D4"/>
     <w:rsid w:val="00F906A1"/>
     <w:rsid w:val="00F957B0"/>
     <w:rsid w:val="00F9796B"/>
     <w:rsid w:val="00FA311D"/>
     <w:rsid w:val="00FA390B"/>
     <w:rsid w:val="00FA473E"/>
     <w:rsid w:val="00FA47EB"/>
     <w:rsid w:val="00FA77F5"/>
     <w:rsid w:val="00FB01C0"/>
     <w:rsid w:val="00FB0401"/>
@@ -4992,51 +5025,50 @@
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FA311D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
@@ -6302,82 +6334,200 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FE988EEDCD105419DBCC378AE85804B" ma:contentTypeVersion="19" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="ab5a5e74ddd54f9e09808d78e9fa2a70">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="8cec0d02-22f3-4433-8bc6-058aaa333f4a" xmlns:ns3="df99584b-c75a-4353-bc54-07b379bbb681" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a005722fef54461f14df0d5afddb1e65" ns2:_="" ns3:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="df99584b-c75a-4353-bc54-07b379bbb681">
+      <UserInfo>
+        <DisplayName>SharingLinks.ff28d2c7-4f17-4dc3-8aab-98d85f534d9d.Flexible.4fd7a189-9c1a-47eb-a92e-dd19635e7fde</DisplayName>
+        <AccountId>108</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Brigitte Dubbelaar</DisplayName>
+        <AccountId>15</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Mirjam Heffels</DisplayName>
+        <AccountId>42</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Linda Sumner</DisplayName>
+        <AccountId>28</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="8cec0d02-22f3-4433-8bc6-058aaa333f4a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="df99584b-c75a-4353-bc54-07b379bbb681" xsi:nil="true"/>
+    <LikesCount xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <Ratings xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <LikedBy xmlns="http://schemas.microsoft.com/sharepoint/v3">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </LikedBy>
+    <RatedBy xmlns="http://schemas.microsoft.com/sharepoint/v3">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </RatedBy>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FE988EEDCD105419DBCC378AE85804B" ma:contentTypeVersion="25" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="997cec27fd017ad4b9858de0c7611ba2">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="8cec0d02-22f3-4433-8bc6-058aaa333f4a" xmlns:ns3="df99584b-c75a-4353-bc54-07b379bbb681" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f0965f975976f3219876c1374f8cf648" ns1:_="" ns2:_="" ns3:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="8cec0d02-22f3-4433-8bc6-058aaa333f4a"/>
     <xsd:import namespace="df99584b-c75a-4353-bc54-07b379bbb681"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns1:AverageRating" minOccurs="0"/>
+                <xsd:element ref="ns1:RatingCount" minOccurs="0"/>
+                <xsd:element ref="ns1:RatedBy" minOccurs="0"/>
+                <xsd:element ref="ns1:Ratings" minOccurs="0"/>
+                <xsd:element ref="ns1:LikesCount" minOccurs="0"/>
+                <xsd:element ref="ns1:LikedBy" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="AverageRating" ma:index="27" nillable="true" ma:displayName="Classificatie (0-5)" ma:decimals="2" ma:description="Gemiddelde waarde van alle classificaties die zijn ingediend" ma:internalName="AverageRating" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="RatingCount" ma:index="28" nillable="true" ma:displayName="Aantal classificaties" ma:decimals="0" ma:description="Aantal ingediende classificaties" ma:internalName="RatingCount" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="RatedBy" ma:index="29" nillable="true" ma:displayName="Beoordeeld door" ma:description="Gebruikers hebben het item beoordeeld." ma:hidden="true" ma:list="UserInfo" ma:internalName="RatedBy">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Ratings" ma:index="30" nillable="true" ma:displayName="Gebruikersbeoordelingen" ma:description="Gebruikersbeoordelingen voor het item" ma:hidden="true" ma:internalName="Ratings">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="LikesCount" ma:index="31" nillable="true" ma:displayName="Aantal Leuk" ma:internalName="LikesCount">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="LikedBy" ma:index="32" nillable="true" ma:displayName="Leuk gevonden door" ma:hidden="true" ma:list="UserInfo" ma:internalName="LikedBy">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8cec0d02-22f3-4433-8bc6-058aaa333f4a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoTags" ma:index="12" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
@@ -6562,142 +6712,126 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...31 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CCAD07CC-568D-4AD6-A63C-06BD4A0CA743}"/>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45D00419-C167-43A3-AA0F-BC72DA4BAA77}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="df99584b-c75a-4353-bc54-07b379bbb681"/>
     <ds:schemaRef ds:uri="8cec0d02-22f3-4433-8bc6-058aaa333f4a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CC4059E7-CE65-4657-B3F1-04E30E81D5FE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="8cec0d02-22f3-4433-8bc6-058aaa333f4a"/>
+    <ds:schemaRef ds:uri="df99584b-c75a-4353-bc54-07b379bbb681"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4863107F-3DC9-42E2-B606-ED69ABA0EB16}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A6E2E7B0-E748-4F5B-B1C5-89817876A3E5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A6E2E7B0-E748-4F5B-B1C5-89817876A3E5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4863107F-3DC9-42E2-B606-ED69ABA0EB16}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>KWF sjabloon template brief_2020 (1)</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>2356</Characters>
+  <Pages>2</Pages>
+  <Words>429</Words>
+  <Characters>2449</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
+  <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>KWF</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2764</CharactersWithSpaces>
+  <CharactersWithSpaces>2873</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Geachte Automatisch: Aanhef</dc:title>
   <dc:subject/>
   <dc:creator>Gemma van den Boog</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="BookmarkTeller">
     <vt:lpwstr>2</vt:lpwstr>
   </property>